--- v0 (2026-07-23)
+++ v1 (2026-09-03)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://metrosp-my.sharepoint.com/personal/pdumiense_metrosp_com_br/Documents/Área de Trabalho/Relatórios OVD/Mensais/2026/05-MAIO/Portal da Transparência/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C29D3B41-7E3B-43F2-B18A-61DE3C7B072F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{C29D3B41-7E3B-43F2-B18A-61DE3C7B072F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E4442606-202A-4CD5-966F-A34E28DF5E12}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{8396450E-0FF6-42DE-A195-CD4053F51170}"/>
   </bookViews>
   <sheets>
     <sheet name="CSV (2)" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
@@ -741,51 +741,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA443777-CFE3-4ADE-A4E3-B666A8B06C2D}">
   <dimension ref="A1:AA110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B111" sqref="B111"/>
+      <selection activeCell="B55" sqref="B55:AA55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="98.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="9.1796875" style="1"/>
     <col min="7" max="7" width="9.1796875" style="1" customWidth="1"/>
     <col min="8" max="21" width="9.1796875" style="1"/>
     <col min="22" max="22" width="10.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>41</v>
@@ -1838,51 +1838,51 @@
       <c r="O47" s="2"/>
       <c r="P47" s="2">
         <v>241</v>
       </c>
       <c r="Q47" s="2"/>
       <c r="R47" s="2">
         <v>232</v>
       </c>
       <c r="S47" s="2"/>
       <c r="T47" s="2">
         <v>236</v>
       </c>
       <c r="U47" s="2"/>
       <c r="V47" s="2">
         <v>204</v>
       </c>
       <c r="W47" s="2"/>
       <c r="X47" s="2">
         <v>153</v>
       </c>
       <c r="Y47" s="2"/>
       <c r="Z47" s="2">
         <v>2535</v>
       </c>
       <c r="AA47" s="2">
-        <v>416</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="48" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="2">
         <v>70</v>
       </c>
       <c r="C48" s="2">
         <v>86</v>
       </c>
       <c r="D48" s="2">
         <v>120</v>
       </c>
       <c r="E48" s="2">
         <v>107</v>
       </c>
       <c r="F48" s="2">
         <v>61</v>
       </c>
       <c r="G48" s="2">
         <v>102</v>
       </c>
       <c r="H48" s="2">
@@ -2360,51 +2360,51 @@
       <c r="S55" s="2">
         <v>0</v>
       </c>
       <c r="T55" s="2">
         <v>390</v>
       </c>
       <c r="U55" s="2">
         <v>0</v>
       </c>
       <c r="V55" s="2">
         <v>313</v>
       </c>
       <c r="W55" s="2">
         <v>0</v>
       </c>
       <c r="X55" s="2">
         <v>303</v>
       </c>
       <c r="Y55" s="2">
         <v>0</v>
       </c>
       <c r="Z55" s="2">
         <v>4475</v>
       </c>
       <c r="AA55" s="2">
-        <v>1297</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="56" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
     </row>
     <row r="59" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:27" x14ac:dyDescent="0.35">
       <c r="A60" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B60" s="5">
         <v>187</v>
       </c>